--- v0 (2026-05-23)
+++ v1 (2026-07-02)
@@ -85,58 +85,58 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
     <col min="5" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
-          <t>KMK Nomor 22/MK/EF.2/2026</t>
+          <t>KMK Nomor 30/MK/EF.2/2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>Periode berlaku: 20 Mei 2026 - 26 Mei 2026</t>
+          <t>Periode berlaku: 01 Juli 2026 - 07 Juli 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kode</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Mata Uang</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Negara</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
@@ -153,787 +153,787 @@
         <is>
           <t>Arah</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Amerika Serikat</t>
         </is>
       </c>
       <c r="E4" s="3">
-        <v>17475</v>
+        <v>17910</v>
       </c>
       <c r="F4" s="3">
-        <v>88</v>
+        <v>129</v>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>AUD</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
       <c r="E5" s="3">
-        <v>12623.24</v>
+        <v>12402.48</v>
       </c>
       <c r="F5" s="3">
-        <v>89.99</v>
+        <v>-108.23</v>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>UP</t>
+          <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="E6" s="3">
-        <v>12745.98</v>
+        <v>12612.11</v>
       </c>
       <c r="F6" s="3">
-        <v>2.4599999999991</v>
+        <v>-21.109999999999</v>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>UP</t>
+          <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>DKK</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Kroner</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Denmark</t>
         </is>
       </c>
       <c r="E7" s="3">
-        <v>2737.37</v>
+        <v>2727.67</v>
       </c>
       <c r="F7" s="3">
-        <v>8.3800000000001</v>
+        <v>-14.2</v>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>UP</t>
+          <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>HKD</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Hongkong</t>
         </is>
       </c>
       <c r="E8" s="3">
-        <v>2231.75</v>
+        <v>2284.14</v>
       </c>
       <c r="F8" s="3">
-        <v>12.13</v>
+        <v>14.92</v>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Ringgit</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
       <c r="E9" s="3">
-        <v>4440.31</v>
+        <v>4339.88</v>
       </c>
       <c r="F9" s="3">
-        <v>20.52</v>
+        <v>7.5299999999997</v>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>NZD</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Selandia Baru</t>
         </is>
       </c>
       <c r="E10" s="3">
-        <v>10346.6</v>
+        <v>10144.13</v>
       </c>
       <c r="F10" s="3">
-        <v>45.85</v>
+        <v>-139.33</v>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>UP</t>
+          <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>NOK</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Kroner</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Norwegia</t>
         </is>
       </c>
       <c r="E11" s="3">
-        <v>1895.83</v>
+        <v>1822.64</v>
       </c>
       <c r="F11" s="3">
-        <v>20.39</v>
+        <v>-26.54</v>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>UP</t>
+          <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>GBP</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Poundsterling</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Inggris</t>
         </is>
       </c>
       <c r="E12" s="3">
-        <v>23557</v>
+        <v>23645.52</v>
       </c>
       <c r="F12" s="3">
-        <v>-37.849999999999</v>
+        <v>-28.459999999999</v>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>SGD</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Singapura</t>
         </is>
       </c>
       <c r="E13" s="3">
-        <v>13717.72</v>
+        <v>13824.37</v>
       </c>
       <c r="F13" s="3">
-        <v>42.029999999999</v>
+        <v>6.5900000000001</v>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>SEK</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Kroner</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Swedia</t>
         </is>
       </c>
       <c r="E14" s="3">
-        <v>1873.04</v>
+        <v>1843.76</v>
       </c>
       <c r="F14" s="3">
-        <v>-5.0900000000001</v>
+        <v>-30.13</v>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Franc</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Swiss</t>
         </is>
       </c>
       <c r="E15" s="3">
-        <v>22339.69</v>
+        <v>22107.39</v>
       </c>
       <c r="F15" s="3">
-        <v>62.939999999999</v>
+        <v>-123.31</v>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>UP</t>
+          <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>JPY</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Yen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Jepang</t>
         </is>
       </c>
       <c r="E16" s="3">
-        <v>11063.07</v>
+        <v>11076.53</v>
       </c>
       <c r="F16" s="3">
-        <v>-9.7600000000002</v>
+        <v>20.070000000002</v>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>MMK</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Kyat</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
       <c r="E17" s="3">
-        <v>8.31</v>
+        <v>8.52</v>
       </c>
       <c r="F17" s="3">
-        <v>0.040000000000001</v>
+        <v>0.059999999999999</v>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Rupee</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="E18" s="3">
-        <v>182.64</v>
+        <v>189.27</v>
       </c>
       <c r="F18" s="3">
-        <v>-0.87</v>
+        <v>1.1</v>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KWD</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Dinar</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Kuwait</t>
         </is>
       </c>
       <c r="E19" s="3">
-        <v>56814.4</v>
+        <v>57883.28</v>
       </c>
       <c r="F19" s="3">
-        <v>371.31</v>
+        <v>242.16</v>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>PKR</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Rupee</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
       <c r="E20" s="3">
-        <v>62.56</v>
+        <v>64.38</v>
       </c>
       <c r="F20" s="3">
-        <v>0.79</v>
+        <v>0.48</v>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>PHP</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Peso</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Philipina</t>
         </is>
       </c>
       <c r="E21" s="3">
-        <v>284.26</v>
+        <v>292.01</v>
       </c>
       <c r="F21" s="3">
-        <v>-0.29000000000002</v>
+        <v>-1.8</v>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>SAR</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Riyal</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Saudi Arabia</t>
         </is>
       </c>
       <c r="E22" s="3">
-        <v>4657.14</v>
+        <v>4769.86</v>
       </c>
       <c r="F22" s="3">
-        <v>22.46</v>
+        <v>32.099999999999</v>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>LKR</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Rupee</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
       <c r="E23" s="3">
-        <v>53.9</v>
+        <v>53.43</v>
       </c>
       <c r="F23" s="3">
-        <v>-0.35</v>
+        <v>0.060000000000002</v>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Baht</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
       <c r="E24" s="3">
-        <v>538.8</v>
+        <v>538.78</v>
       </c>
       <c r="F24" s="3">
-        <v>1.17</v>
+        <v>-5.8200000000001</v>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>UP</t>
+          <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>BND</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
       <c r="E25" s="3">
-        <v>13743.42</v>
+        <v>13817.18</v>
       </c>
       <c r="F25" s="3">
-        <v>70.15</v>
+        <v>15.07</v>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Euro</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Euro</t>
         </is>
       </c>
       <c r="E26" s="3">
-        <v>20455.19</v>
+        <v>20388.91</v>
       </c>
       <c r="F26" s="3">
-        <v>61.98</v>
+        <v>-104.76</v>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>UP</t>
+          <t>DOWN</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Yuan</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Renminbi Tiongkok</t>
         </is>
       </c>
       <c r="E27" s="3">
-        <v>2572.07</v>
+        <v>2634.29</v>
       </c>
       <c r="F27" s="3">
-        <v>21.02</v>
+        <v>8.1799999999998</v>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KRW</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Won</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Korea</t>
         </is>
       </c>
       <c r="E28" s="3">
-        <v>11.74</v>
+        <v>11.64</v>
       </c>
       <c r="F28" s="3">
-        <v>-0.15</v>
+        <v>-0.039999999999999</v>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>DOWN</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
 </worksheet>
 </file>