--- v1 (2026-07-02)
+++ v2 (2026-08-11)
@@ -85,58 +85,58 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
     <col min="5" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
-          <t>KMK Nomor 30/MK/EF.2/2026</t>
+          <t>KMK Nomor 36/MK/EF.2/2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>Periode berlaku: 01 Juli 2026 - 07 Juli 2026</t>
+          <t>Periode berlaku: 05 Agustus 2026 - 11 Agustus 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kode</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Mata Uang</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Negara</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
@@ -153,787 +153,787 @@
         <is>
           <t>Arah</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Amerika Serikat</t>
         </is>
       </c>
       <c r="E4" s="3">
-        <v>17910</v>
+        <v>18062</v>
       </c>
       <c r="F4" s="3">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>AUD</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
       <c r="E5" s="3">
-        <v>12402.48</v>
+        <v>12631.64</v>
       </c>
       <c r="F5" s="3">
-        <v>-108.23</v>
+        <v>96.969999999999</v>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="E6" s="3">
-        <v>12612.11</v>
+        <v>12843.61</v>
       </c>
       <c r="F6" s="3">
-        <v>-21.109999999999</v>
+        <v>113.01</v>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>DKK</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Kroner</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Denmark</t>
         </is>
       </c>
       <c r="E7" s="3">
-        <v>2727.67</v>
+        <v>2767.67</v>
       </c>
       <c r="F7" s="3">
-        <v>-14.2</v>
+        <v>33.81</v>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>HKD</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Hongkong</t>
         </is>
       </c>
       <c r="E8" s="3">
-        <v>2284.14</v>
+        <v>2303.1</v>
       </c>
       <c r="F8" s="3">
-        <v>14.92</v>
+        <v>15.71</v>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>MYR</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Ringgit</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
       <c r="E9" s="3">
-        <v>4339.88</v>
+        <v>4417.67</v>
       </c>
       <c r="F9" s="3">
-        <v>7.5299999999997</v>
+        <v>31.6</v>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>NZD</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Selandia Baru</t>
         </is>
       </c>
       <c r="E10" s="3">
-        <v>10144.13</v>
+        <v>10515.95</v>
       </c>
       <c r="F10" s="3">
-        <v>-139.33</v>
+        <v>95.980000000001</v>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>NOK</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Kroner</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Norwegia</t>
         </is>
       </c>
       <c r="E11" s="3">
-        <v>1822.64</v>
+        <v>1883.1</v>
       </c>
       <c r="F11" s="3">
-        <v>-26.54</v>
+        <v>18.77</v>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>GBP</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Poundsterling</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Inggris</t>
         </is>
       </c>
       <c r="E12" s="3">
-        <v>23645.52</v>
+        <v>24164.8</v>
       </c>
       <c r="F12" s="3">
-        <v>-28.459999999999</v>
+        <v>193.88</v>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>SGD</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Singapura</t>
         </is>
       </c>
       <c r="E13" s="3">
-        <v>13824.37</v>
+        <v>14030.08</v>
       </c>
       <c r="F13" s="3">
-        <v>6.5900000000001</v>
+        <v>139.46</v>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>SEK</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Kroner</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Swedia</t>
         </is>
       </c>
       <c r="E14" s="3">
-        <v>1843.76</v>
+        <v>1876.31</v>
       </c>
       <c r="F14" s="3">
-        <v>-30.13</v>
+        <v>29.62</v>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Franc</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Swiss</t>
         </is>
       </c>
       <c r="E15" s="3">
-        <v>22107.39</v>
+        <v>22219.32</v>
       </c>
       <c r="F15" s="3">
-        <v>-123.31</v>
+        <v>196.88</v>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>JPY</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Yen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Jepang</t>
         </is>
       </c>
       <c r="E16" s="3">
-        <v>11076.53</v>
+        <v>11177.32</v>
       </c>
       <c r="F16" s="3">
-        <v>20.070000000002</v>
+        <v>193.74</v>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>MMK</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Kyat</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
       <c r="E17" s="3">
-        <v>8.52</v>
+        <v>8.59</v>
       </c>
       <c r="F17" s="3">
-        <v>0.059999999999999</v>
+        <v>0.06</v>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Rupee</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="E18" s="3">
-        <v>189.27</v>
+        <v>188.74</v>
       </c>
       <c r="F18" s="3">
-        <v>1.1</v>
+        <v>2.83</v>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KWD</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Dinar</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Kuwait</t>
         </is>
       </c>
       <c r="E19" s="3">
-        <v>57883.28</v>
+        <v>58199.06</v>
       </c>
       <c r="F19" s="3">
-        <v>242.16</v>
+        <v>332.73</v>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>PKR</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Rupee</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
       <c r="E20" s="3">
-        <v>64.38</v>
+        <v>64.97</v>
       </c>
       <c r="F20" s="3">
-        <v>0.48</v>
+        <v>0.78</v>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>PHP</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Peso</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Philipina</t>
         </is>
       </c>
       <c r="E21" s="3">
-        <v>292.01</v>
+        <v>293.67</v>
       </c>
       <c r="F21" s="3">
-        <v>-1.8</v>
+        <v>3.24</v>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>SAR</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Riyal</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Saudi Arabia</t>
         </is>
       </c>
       <c r="E22" s="3">
-        <v>4769.86</v>
+        <v>4810.47</v>
       </c>
       <c r="F22" s="3">
-        <v>32.099999999999</v>
+        <v>32.650000000001</v>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>LKR</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Rupee</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
       <c r="E23" s="3">
-        <v>53.43</v>
+        <v>53.79</v>
       </c>
       <c r="F23" s="3">
-        <v>0.060000000000002</v>
+        <v>0.39</v>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>THB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Baht</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
       <c r="E24" s="3">
-        <v>538.78</v>
+        <v>539.58</v>
       </c>
       <c r="F24" s="3">
-        <v>-5.8200000000001</v>
+        <v>7.5700000000001</v>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>BND</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Dolar</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
       <c r="E25" s="3">
-        <v>13817.18</v>
+        <v>14029.35</v>
       </c>
       <c r="F25" s="3">
-        <v>15.07</v>
+        <v>146.21</v>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Euro</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Euro</t>
         </is>
       </c>
       <c r="E26" s="3">
-        <v>20388.91</v>
+        <v>20690.19</v>
       </c>
       <c r="F26" s="3">
-        <v>-104.76</v>
+        <v>253.1</v>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Yuan</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Renminbi Tiongkok</t>
         </is>
       </c>
       <c r="E27" s="3">
-        <v>2634.29</v>
+        <v>2671.97</v>
       </c>
       <c r="F27" s="3">
-        <v>8.1799999999998</v>
+        <v>23.55</v>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>UP</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KRW</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Won</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Korea</t>
         </is>
       </c>
       <c r="E28" s="3">
-        <v>11.64</v>
+        <v>12.5</v>
       </c>
       <c r="F28" s="3">
-        <v>-0.039999999999999</v>
+        <v>0.33</v>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>DOWN</t>
+          <t>UP</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
 </worksheet>
 </file>